--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -422,1040 +422,1774 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Z8"/>
+  <dimension ref="A1:AB13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Proveedor</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Materia Prima</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
+          <t>Espesor (µm)</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
           <t>Fecha Recepción</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Certificado Análisis</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="G1" s="1" t="inlineStr">
         <is>
           <t>OC</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="H1" s="1" t="inlineStr">
         <is>
           <t>RM</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Responsable</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Referencia</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Lote Proveedor</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Cantidad Total</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Items Recibido</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Nivel Inspección</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Nivel Tratamiento</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="P1" s="1" t="inlineStr">
         <is>
           <t>Peso Total</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Observaciones</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Resultado</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Instrumento Tratamiento</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Fecha Calibracion Tratamiento</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Instrumento Espesor</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Fecha Calibracion Espesor</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="W1" s="1" t="inlineStr">
         <is>
           <t>Instrumento Ancho</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Fecha Calibracion Ancho</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="Y1" s="1" t="inlineStr">
         <is>
           <t>Producto Aceptado</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="Z1" s="1" t="inlineStr">
         <is>
           <t>Cantidad Muestras</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="AA1" s="1" t="inlineStr">
         <is>
           <t>Promedio Global Espesor</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="AB1" s="1" t="inlineStr">
         <is>
           <t>Fecha Creación</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Plastipak Colombia</t>
+          <t>OBEN</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Polietileno de Alta Densidad (HDPE)</t>
-[...5 lines deleted...]
-        </is>
+          <t>BOPP</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>50</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5262820</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>0</t>
-[...6 lines deleted...]
-      </c>
+          <t>121378</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...5 lines deleted...]
-      <c r="M2" t="inlineStr"/>
+          <t>Jeimmy Romo</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>50T400</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5262820</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>24296.52</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>114.00</t>
+        </is>
+      </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>3000.00</t>
-[...3 lines deleted...]
-      <c r="P2" t="inlineStr"/>
+          <t>especial</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>24296.52</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...2 lines deleted...]
-      <c r="R2" t="inlineStr"/>
+          <t xml:space="preserve">R1= 775268000049322784
+R2= 775268000049322819
+R3= 775268000049322828
+</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>Aprobado</t>
+        </is>
+      </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...2 lines deleted...]
-      <c r="T2" t="inlineStr"/>
+          <t>Tratador de dinas</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...2 lines deleted...]
-      <c r="V2" t="inlineStr"/>
+          <t>Medidor de Espesores Mitutoyo 7327A (CE-5)</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>2025-12-16</t>
+        </is>
+      </c>
       <c r="W2" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...2 lines deleted...]
-      <c r="X2" t="n">
+          <t>Flexómetro</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr"/>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="Z2" t="n">
         <v>3</v>
       </c>
-      <c r="Y2" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>2026-06-18 16:56:45</t>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t>50.13</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t>2026-10-14 15:17:25</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Polimeros del Valle</t>
+          <t>OBEN</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>BOPP 35</t>
-[...5 lines deleted...]
-        </is>
+          <t>BOPP</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>50</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5265820</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>0</t>
-[...6 lines deleted...]
-      </c>
+          <t>121378</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
-          <t>REF-PVC-005</t>
+          <t>Jeimmy Romo</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>22312</t>
+          <t>50T360</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>35512.00</t>
+          <t>5262820</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2255</t>
+          <t>1233.33</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>MAYOR A 38 DINAS</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>36000.00</t>
+          <t>especial</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>FDFD</t>
+          <t>38</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
+          <t>1233.33</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>R1 =77526800004930022848
+R2= 7752680004930022851</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
           <t>Aprobado</t>
         </is>
       </c>
-      <c r="Q3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>Micrómetro Digital Mitutoyo</t>
+          <t>Tratador de dinas</t>
         </is>
       </c>
       <c r="T3" t="inlineStr">
         <is>
-          <t>2026-01-01</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>Flexómetro Profesional</t>
+          <t>Medidor de Espesores Mitutoyo 7327A (CE-5)</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
-          <t>2026-01-01</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
+          <t>Flexómetro</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr"/>
+      <c r="Y3" t="inlineStr">
+        <is>
           <t>Sí</t>
         </is>
       </c>
-      <c r="X3" t="n">
+      <c r="Z3" t="n">
         <v>2</v>
       </c>
-      <c r="Y3" t="inlineStr">
-[...6 lines deleted...]
-          <t>2026-06-03 15:16:46</t>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>50.60</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>2026-10-14 15:05:50</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Plásticos Industriales S.A.</t>
+          <t>OBEN</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Polietileno de Alta Densidad (HDPE)</t>
-[...5 lines deleted...]
-        </is>
+          <t>BOPP</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>35</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>CERT-001-2026.pdf</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>OC-12345</t>
+          <t>5262800</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>RM-001</t>
+          <t>9230</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Ana María Rodríguez</t>
+          <t>70374</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>REF-HDPE-001</t>
+          <t>Laura Rojas</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>LOTE-A-001</t>
+          <t>35T320</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>5000.00</t>
+          <t>5262800</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>5000 kg</t>
+          <t>9013.80</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>Alto</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>1520.50</t>
+          <t>especial</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>Material en excelentes condiciones</t>
+          <t>38</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
+          <t>9013.80</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>Rollo1: 77526800004950044900. rollo2: 77526800004950044825. rollo3: 77526800004950044890</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
           <t>Aprobado</t>
         </is>
       </c>
-      <c r="Q4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="S4" t="inlineStr">
         <is>
-          <t>Micrómetro Digital Mitutoyo</t>
+          <t>Tratador de dinas</t>
         </is>
       </c>
       <c r="T4" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-10-05</t>
         </is>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>Flexómetro Profesional</t>
+          <t>Medidor de Espesores Mitutoyo 7327A (CE-5)</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
+          <t>Flexómetro</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr"/>
+      <c r="Y4" t="inlineStr">
+        <is>
           <t>Sí</t>
         </is>
       </c>
-      <c r="X4" t="n">
+      <c r="Z4" t="n">
         <v>3</v>
       </c>
-      <c r="Y4" t="inlineStr">
-[...6 lines deleted...]
-          <t>2026-05-12 03:26:49</t>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t>36.83</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t>2026-10-14 14:55:06</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Polimeros del Valle</t>
+          <t>OBEN</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Polietileno de Baja Densidad (LDPE)</t>
-[...5 lines deleted...]
-        </is>
+          <t>BOPP</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>35</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>CERT-002-2026.pdf</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>OC-12346</t>
+          <t>5262800</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>RM-002</t>
+          <t>9230</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Carlos Andrés Pérez</t>
+          <t>70374</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>REF-LDPE-002</t>
+          <t>Laura Rojas</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>LOTE-B-002</t>
+          <t>35T394</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>3200.00</t>
+          <t>5262800</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>3200 kg</t>
+          <t>7753.31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>Bajo</t>
+          <t>42.00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>980.30</t>
+          <t>especial</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>Presenta irregularidades en espesor</t>
+          <t>38</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>Rechazado</t>
+          <t>7753.31</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>Tratamiento Plasma</t>
+          <t>Rollo1: 775268000004950044763. Rollo2: 77526800004950049796. Rollo3: 77526800004950049772</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>Aprobado</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
-          <t>Micrómetro Analógico Starrett</t>
+          <t>Tratador de dinas</t>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-10-05</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>Regla Metálica Industrial</t>
+          <t>Medidor de Espesores Mitutoyo 7327A (CE-5)</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...4 lines deleted...]
-      </c>
+          <t>Flexómetro</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr"/>
       <c r="Y5" t="inlineStr">
         <is>
-          <t>43.72</t>
-[...4 lines deleted...]
-          <t>2026-05-12 03:26:49</t>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="Z5" t="n">
+        <v>3</v>
+      </c>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t>35.03</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t>2026-10-14 14:45:48</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Resinas Colombianas</t>
+          <t>OBEN</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Polipropileno (PP)</t>
-[...5 lines deleted...]
-        </is>
+          <t>BOPP</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>35</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>CERT-003-2026.pdf</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>OC-12347</t>
+          <t>6251340</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>RM-003</t>
+          <t>9230</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Luisa Fernanda Gómez</t>
+          <t>70374</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>REF-PP-003</t>
+          <t>Laura Rojas</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>LOTE-C-003</t>
+          <t>35T400</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>2800.00</t>
+          <t>6251340</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2800 kg</t>
+          <t>1008.75</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>Medio</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>1250.75</t>
+          <t>especial</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>En espera de resultados de laboratorio</t>
+          <t>38</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>Pendiente</t>
+          <t>1008.75</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>Tratamiento Químico</t>
+          <t>Rollo1: 77526800002540272883. Rollo2: 7752680000254272895</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>Aprobado</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>Calibrador de Espesor Labthink</t>
+          <t>Tratador de dinas</t>
         </is>
       </c>
       <c r="T6" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>206-10-05</t>
         </is>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>Calibrador de Ancho Digital</t>
+          <t>Medidor de Espesores Mitutoyo 7327A (CE-5)</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
-          <t>N/A</t>
-[...4 lines deleted...]
-      </c>
+          <t>Flexómetro</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr"/>
       <c r="Y6" t="inlineStr">
         <is>
-          <t>48.91</t>
-[...4 lines deleted...]
-          <t>2026-05-12 03:26:49</t>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="Z6" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t>36.30</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t>2026-10-14 14:39:50</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Envases Flexibles Ltda.</t>
+          <t>OBEN</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>PET</t>
-[...5 lines deleted...]
-        </is>
+          <t>BOPP</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
+        <v>40</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>CERT-004-2026.pdf</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>OC-12348</t>
+          <t>5262810</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>RM-004</t>
+          <t>9230</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Jorge Enrique Ramírez</t>
+          <t>70374</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>REF-PET-004</t>
+          <t>Laura Rojas</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>LOTE-D-004</t>
+          <t>40T320</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>4500.00</t>
+          <t>5262810</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>4500 kg</t>
+          <t>978.40</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>Alto</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2100.00</t>
+          <t>especial</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>Material de alta calidad</t>
+          <t>38</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
+          <t>978.40</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t>Rollo1: 775268000049750525. Rollo2: 77526800004970050564</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
           <t>Aprobado</t>
         </is>
       </c>
-      <c r="Q7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="S7" t="inlineStr">
         <is>
-          <t>Medidor Ultrasónico</t>
+          <t>Tratador de dinas</t>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-10-05</t>
         </is>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>Láser de Medición</t>
+          <t>Medidor de Espesores Mitutoyo 7327A (CE-5)</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="W7" t="inlineStr">
         <is>
+          <t>Flexómetro</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr"/>
+      <c r="Y7" t="inlineStr">
+        <is>
           <t>Sí</t>
         </is>
       </c>
-      <c r="X7" t="n">
-[...9 lines deleted...]
-          <t>2026-05-12 03:26:49</t>
+      <c r="Z7" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA7" t="inlineStr">
+        <is>
+          <t>40.75</t>
+        </is>
+      </c>
+      <c r="AB7" t="inlineStr">
+        <is>
+          <t>2026-10-14 14:28:31</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
+        <v>6</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>OBEN</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>BOPP</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>40</v>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>5262810</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>9230</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>70374</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>Laura Rojas</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>40T340</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>5262810</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>3149.44</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>18.00</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>especial</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t>3149.44</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t>Rollo1: 77526800004970050570. Rollo2: 77526800004970050571</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t>Aprobado</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t>Tratador de dinas</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t>Medidor de Espesores Mitutoyo 7327A (CE-5)</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t>2025-12-16</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t>Flexómetro</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr"/>
+      <c r="Y8" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="Z8" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t>41.40</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
+          <t>2026-10-14 14:21:57</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
         <v>5</v>
       </c>
-      <c r="B8" t="inlineStr">
-[...109 lines deleted...]
-      <c r="X8" t="n">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>OBEN</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>BOPP</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>40</v>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>121376</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>9230</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>70374</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>Laura Rojas</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>40T480</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>5262810</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>969.64</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>especial</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t>969.64</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t>Rollo 1: 77526800004970050590 rollo: 2:77526800004970050587</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t>Aprobado</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t>Tratador de dinas</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t>Medidor de Espesores Mitutoyo 7327A (CE-5)</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t>2025-12-16</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t>Flexómetro</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr"/>
+      <c r="Y9" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="Z9" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA9" t="inlineStr">
+        <is>
+          <t>40.65</t>
+        </is>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
+          <t>2026-10-14 10:04:57</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>4</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>OBEN</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>BOPP</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>40</v>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>121376</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>121376</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>70374</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>Laura Rojas</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>40T510</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>5262810</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2664.30</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>especial</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t>2664.30</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t>Rollo1: 77526800004950050526. Rollo2: 77526800004970050541</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t>Aprobado</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t>Tratador de dinas</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t>Medidor de Espesores Mitutoyo 7327A (CE-5)</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t>2025-12-16</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t>Flexómetro</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr"/>
+      <c r="Y10" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="Z10" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA10" t="inlineStr">
+        <is>
+          <t>41.40</t>
+        </is>
+      </c>
+      <c r="AB10" t="inlineStr">
+        <is>
+          <t>2026-10-14 09:53:31</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
         <v>3</v>
       </c>
-      <c r="Y8" t="inlineStr">
-[...6 lines deleted...]
-          <t>2026-05-12 03:26:49</t>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>SRF Industries LTD</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>BOPP</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>35</v>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>56014577</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>56014577</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>357260289</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>Viviana Pescador</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>35T320</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>56014577</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>3868.04</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>24.00</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>general</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t>3868.04</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>Ninguna</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t>Aprobado</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t>Tratador de dinas</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t>Medidor de Espesores Mitutoyo 7327A (CE-5)</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t>2025-12-16</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t>Flexómetro</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr"/>
+      <c r="Y11" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="Z11" t="n">
+        <v>5</v>
+      </c>
+      <c r="AA11" t="inlineStr">
+        <is>
+          <t>35.26</t>
+        </is>
+      </c>
+      <c r="AB11" t="inlineStr">
+        <is>
+          <t>2026-10-05 08:43:43</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>2</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>SRF Industries LTD</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>BOPP</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>30</v>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>56014577</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>56014577</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>357260289</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>Viviana Pescador</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>30T510</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>56014577</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>3075.80</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>12.00</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>general</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t>3075.80</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>Ninguna</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t>Aprobado</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t>Tratador de dinas</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t>Medidor de Espesores Mitutoyo 7327A (CE-5)</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t>2025-12-16</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t>Flexómetro</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr"/>
+      <c r="Y12" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="Z12" t="n">
+        <v>3</v>
+      </c>
+      <c r="AA12" t="inlineStr">
+        <is>
+          <t>30.30</t>
+        </is>
+      </c>
+      <c r="AB12" t="inlineStr">
+        <is>
+          <t>2026-10-05 08:32:32</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>1</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>SRF Industries LTD</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>BOPP</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>30</v>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>56014577</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>56014577</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>357260289</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>Viviana Pescador</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>30T480</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>56014577</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2909.64</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>12.00</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>general</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t>2909.64</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>Ninguna</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>Aprobado</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t>Tratador de dinas</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t>Medidor de Espesores Mitutoyo 7327A (CE-5)</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t>2025-12-16</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t>Flexómetro</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr"/>
+      <c r="Y13" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="Z13" t="n">
+        <v>3</v>
+      </c>
+      <c r="AA13" t="inlineStr">
+        <is>
+          <t>30.67</t>
+        </is>
+      </c>
+      <c r="AB13" t="inlineStr">
+        <is>
+          <t>2026-10-05 08:29:47</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>